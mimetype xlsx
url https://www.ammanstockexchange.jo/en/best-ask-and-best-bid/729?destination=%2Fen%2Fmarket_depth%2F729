--- v0 (2026-08-14)
+++ v1 (2026-11-05)
@@ -417,140 +417,140 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>2</v>
       </c>
       <c r="B2">
-        <v>1369</v>
+        <v>235</v>
       </c>
       <c r="C2">
+        <v>0.67</v>
+      </c>
+      <c r="D2">
         <v>0.7</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
-        <v>180</v>
+        <v>698</v>
       </c>
       <c r="F2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
+        <v>1</v>
+      </c>
+      <c r="B3">
+        <v>692</v>
+      </c>
+      <c r="C3">
+        <v>0.66</v>
+      </c>
+      <c r="D3">
+        <v>0.71</v>
+      </c>
+      <c r="E3">
+        <v>3051</v>
+      </c>
+      <c r="F3">
         <v>3</v>
-      </c>
-[...13 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="B4">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="C4">
-        <v>0.68</v>
+        <v>0</v>
       </c>
       <c r="D4">
-        <v>0.76</v>
+        <v>0.72</v>
       </c>
       <c r="E4">
-        <v>1027</v>
+        <v>8291</v>
       </c>
       <c r="F4">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
+        <v>0</v>
+      </c>
+      <c r="B5">
+        <v>0</v>
+      </c>
+      <c r="C5">
+        <v>0</v>
+      </c>
+      <c r="D5">
+        <v>0.73</v>
+      </c>
+      <c r="E5">
+        <v>1143</v>
+      </c>
+      <c r="F5">
         <v>3</v>
-      </c>
-[...13 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="C6">
-        <v>0.66</v>
+        <v>0</v>
       </c>
       <c r="D6">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="E6">
-        <v>727</v>
+        <v>1051</v>
       </c>
       <c r="F6">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>